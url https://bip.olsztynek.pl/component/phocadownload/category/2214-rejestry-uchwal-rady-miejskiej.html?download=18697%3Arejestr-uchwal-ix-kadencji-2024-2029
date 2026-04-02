--- v0 (2026-01-31)
+++ v1 (2026-04-02)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0D094D55" w14:textId="77777777" w:rsidR="00676776" w:rsidRPr="00FF66F6" w:rsidRDefault="00676776" w:rsidP="00676776">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -37892,57 +37893,94 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004022A8">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>uchwalenia budżetu gminy Olsztynek na 2026 r.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="11E9D887" w14:textId="77777777" w:rsidR="00C526E3" w:rsidRPr="004853DF" w:rsidRDefault="00C526E3" w:rsidP="00C526E3">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6CEF3AD3" w14:textId="77777777" w:rsidR="00554871" w:rsidRPr="004853DF" w:rsidRDefault="00554871" w:rsidP="00554871">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004853DF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Dz. Urz. Woj. W-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B0A2C5" w14:textId="0A5CB117" w:rsidR="00554871" w:rsidRDefault="00554871" w:rsidP="00554871">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>z dnia 5.01.2026 r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11E9D887" w14:textId="4F654897" w:rsidR="00C526E3" w:rsidRPr="004853DF" w:rsidRDefault="00554871" w:rsidP="00554871">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>poz. 60</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="53247282" w14:textId="77777777" w:rsidR="00C526E3" w:rsidRDefault="00C526E3" w:rsidP="00C526E3">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -38016,85 +38054,136 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="75F1375E" w14:textId="77777777" w:rsidR="00C526E3" w:rsidRPr="000246FE" w:rsidRDefault="00C526E3" w:rsidP="00C526E3">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="41E60656" w14:textId="2156B536" w:rsidR="00C526E3" w:rsidRPr="004022A8" w:rsidRDefault="00C526E3" w:rsidP="004022A8">
+          <w:p w14:paraId="41E60656" w14:textId="0FAEFA05" w:rsidR="00C526E3" w:rsidRPr="004022A8" w:rsidRDefault="00C526E3" w:rsidP="004022A8">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004022A8">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>wprowadzenia zmian w budżecie gminy Olsztynek na 2026 rok</w:t>
+              <w:t>wprowadzenia zmian w budżecie gminy Olsztynek na 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00554871">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004022A8">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="308DEE61" w14:textId="77777777" w:rsidR="00C526E3" w:rsidRPr="004853DF" w:rsidRDefault="00C526E3" w:rsidP="00C526E3">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="479180DC" w14:textId="77777777" w:rsidR="00554871" w:rsidRPr="004853DF" w:rsidRDefault="00554871" w:rsidP="00554871">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004853DF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Dz. Urz. Woj. W-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="340958F4" w14:textId="77777777" w:rsidR="00554871" w:rsidRDefault="00554871" w:rsidP="00554871">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>z dnia 5.01.2026 r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="308DEE61" w14:textId="66933FDF" w:rsidR="00C526E3" w:rsidRPr="004853DF" w:rsidRDefault="00554871" w:rsidP="00554871">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>poz. 61</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="4FFED09C" w14:textId="77777777" w:rsidR="00C526E3" w:rsidRDefault="00C526E3" w:rsidP="00C526E3">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -38501,57 +38590,94 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004022A8">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>wyrażenia zgody na udzielenie dotacji w wyższej wysokości dla niepublicznych szkół podstawowych, dla których organem rejestrującym jest Gmina Olsztynek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2470AAF2" w14:textId="77777777" w:rsidR="00C526E3" w:rsidRPr="004853DF" w:rsidRDefault="00C526E3" w:rsidP="00C526E3">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3184E4A7" w14:textId="77777777" w:rsidR="00554871" w:rsidRPr="004853DF" w:rsidRDefault="00554871" w:rsidP="00554871">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004853DF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Dz. Urz. Woj. W-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5244B687" w14:textId="0AD7DD7B" w:rsidR="00554871" w:rsidRDefault="00554871" w:rsidP="00554871">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>z dnia 23.12.2025 r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2470AAF2" w14:textId="5FF05A21" w:rsidR="00C526E3" w:rsidRPr="004853DF" w:rsidRDefault="00554871" w:rsidP="00554871">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>poz. 5132</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="115AC010" w14:textId="2C65184B" w:rsidR="00C526E3" w:rsidRDefault="004022A8" w:rsidP="00C526E3">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
@@ -38662,57 +38788,94 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004022A8">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>określenia przystanków komunikacyjnych, których właścicielem lub zarządzającym jest Gmina Olsztynek oraz warunków i zasad korzystania z tych obiektów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7778E352" w14:textId="77777777" w:rsidR="00C526E3" w:rsidRPr="004853DF" w:rsidRDefault="00C526E3" w:rsidP="00C526E3">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="119B8B1B" w14:textId="77777777" w:rsidR="00554871" w:rsidRPr="004853DF" w:rsidRDefault="00554871" w:rsidP="00554871">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004853DF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Dz. Urz. Woj. W-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17343B97" w14:textId="77777777" w:rsidR="00554871" w:rsidRDefault="00554871" w:rsidP="00554871">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>z dnia 23.12.2025 r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7778E352" w14:textId="664B33B9" w:rsidR="00C526E3" w:rsidRPr="004853DF" w:rsidRDefault="00554871" w:rsidP="00554871">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>poz. 5133</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="73B5AD48" w14:textId="3D61CF4F" w:rsidR="00C526E3" w:rsidRDefault="004022A8" w:rsidP="00C526E3">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
@@ -39943,57 +40106,94 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004022A8">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>uchwalenia miejscowego planu zagospodarowania przestrzennego w obrębie geodezyjnym Witramowo – część V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="40C967F5" w14:textId="77777777" w:rsidR="00C526E3" w:rsidRPr="004853DF" w:rsidRDefault="00C526E3" w:rsidP="00C526E3">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4B507455" w14:textId="77777777" w:rsidR="00C0502D" w:rsidRPr="004853DF" w:rsidRDefault="00C0502D" w:rsidP="00C0502D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004853DF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Dz. Urz. Woj. W-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="688BB41F" w14:textId="5E3DBE72" w:rsidR="00C0502D" w:rsidRDefault="00C0502D" w:rsidP="00C0502D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>z dnia 3.02.2026 r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C967F5" w14:textId="52A03A91" w:rsidR="00C526E3" w:rsidRPr="004853DF" w:rsidRDefault="00C0502D" w:rsidP="00C0502D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>poz. 486</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="09A5FC39" w14:textId="6C5AF046" w:rsidR="00C526E3" w:rsidRDefault="004022A8" w:rsidP="00C526E3">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
@@ -40438,51 +40638,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3FFE59B6" w14:textId="77777777" w:rsidR="00C526E3" w:rsidRDefault="00C526E3" w:rsidP="00C526E3">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C526E3" w14:paraId="5D76CEE1" w14:textId="77777777" w:rsidTr="007D1A5E">
+      <w:tr w:rsidR="00C526E3" w14:paraId="5D76CEE1" w14:textId="77777777" w:rsidTr="0026435D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0697ECDB" w14:textId="6B29F51B" w:rsidR="00C526E3" w:rsidRDefault="00C526E3" w:rsidP="00C526E3">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>228</w:t>
             </w:r>
@@ -40504,51 +40704,50 @@
               <w:pStyle w:val="Nagwek2"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>XXVIII-228/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="27A01F05" w14:textId="77777777" w:rsidR="00C526E3" w:rsidRPr="000246FE" w:rsidRDefault="00C526E3" w:rsidP="00C526E3">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
@@ -40581,260 +40780,7724 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="65F826C4" w14:textId="77777777" w:rsidR="00C526E3" w:rsidRPr="004853DF" w:rsidRDefault="00C526E3" w:rsidP="00C526E3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="7BF41281" w14:textId="77777777" w:rsidR="00C526E3" w:rsidRDefault="00C526E3" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0026435D" w14:paraId="42B43108" w14:textId="77777777" w:rsidTr="00FB644F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11199" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C58F500" w14:textId="77777777" w:rsidR="0026435D" w:rsidRDefault="0026435D" w:rsidP="0026435D">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77BB719C" w14:textId="77777777" w:rsidR="00BF51B1" w:rsidRDefault="00BF51B1" w:rsidP="0026435D">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15FC5B78" w14:textId="2E9DD32F" w:rsidR="0026435D" w:rsidRDefault="0026435D" w:rsidP="0026435D">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00891225">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="008A7AD7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00891225">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rok</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76B61799" w14:textId="71243B1A" w:rsidR="0026435D" w:rsidRDefault="0026435D" w:rsidP="0026435D">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56D81" w14:paraId="15EFDD10" w14:textId="77777777" w:rsidTr="008A7AD7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BCDCDC" w14:textId="6AD188A9" w:rsidR="00A56D81" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1571A603" w14:textId="066A35F4" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXIX-229/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FA7C82" w14:textId="048BC073" w:rsidR="00A56D81" w:rsidRPr="000246FE" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5.02.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8762A3" w14:textId="4D02DE5E" w:rsidR="00A56D81" w:rsidRPr="008A7AD7" w:rsidRDefault="00A56D81" w:rsidP="008A7AD7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7AD7">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>wprowadzenia zmian w budżecie gminy Olsztynek na 2026 r.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F96D8AA" w14:textId="77777777" w:rsidR="00D66463" w:rsidRPr="004853DF" w:rsidRDefault="00D66463" w:rsidP="00080E0C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004853DF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Dz. Urz. Woj. W-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0902D557" w14:textId="0EAC51FD" w:rsidR="00D66463" w:rsidRDefault="00D66463" w:rsidP="00080E0C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>z dnia 12.02.2026 r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13DFF823" w14:textId="5F7AF4CF" w:rsidR="00A56D81" w:rsidRPr="004853DF" w:rsidRDefault="00D66463" w:rsidP="00080E0C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>poz. 629</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="123F0001" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56D81" w14:paraId="0D66D00D" w14:textId="77777777" w:rsidTr="008A7AD7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="003C326B" w14:textId="2C261E2E" w:rsidR="00A56D81" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2066D9C3" w14:textId="560532D8" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXIX-230/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BCCBBC" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="000246FE" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E0AE81" w14:textId="75C9570C" w:rsidR="00A56D81" w:rsidRPr="008A7AD7" w:rsidRDefault="00A56D81" w:rsidP="008A7AD7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7AD7">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>wprowadzenia zmian Wieloletniej Prognozy Finansowej Gminy Olsztynek na lata 2026-2037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B938872" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="004853DF" w:rsidRDefault="00A56D81" w:rsidP="00080E0C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E64160" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56D81" w14:paraId="415620FD" w14:textId="77777777" w:rsidTr="008A7AD7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6834743E" w14:textId="0F19EC75" w:rsidR="00A56D81" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5C6549" w14:textId="59ED3EBC" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXIX-231/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A67789" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="000246FE" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B44B0B0" w14:textId="7DD7FCAE" w:rsidR="00A56D81" w:rsidRPr="008A7AD7" w:rsidRDefault="00A56D81" w:rsidP="008A7AD7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7AD7">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>uchylenia uchwały w sprawie poboru w drodze inkasa podatku rolnego, leśnego i od nieruchomości od osób fizycznych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA1377B" w14:textId="77777777" w:rsidR="00D66463" w:rsidRPr="004853DF" w:rsidRDefault="00D66463" w:rsidP="00080E0C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004853DF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Dz. Urz. Woj. W-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56DA324A" w14:textId="77777777" w:rsidR="00D66463" w:rsidRDefault="00D66463" w:rsidP="00080E0C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>z dnia 12.02.2026 r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="253B3BB0" w14:textId="6E36C393" w:rsidR="00A56D81" w:rsidRPr="004853DF" w:rsidRDefault="00D66463" w:rsidP="00080E0C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>poz. 630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6D8A0E" w14:textId="10D9B683" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo miejscowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56D81" w14:paraId="000C4548" w14:textId="77777777" w:rsidTr="008A7AD7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D0C89D" w14:textId="080421A4" w:rsidR="00A56D81" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="72AD2AAA" w14:textId="1EDB450B" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXIX-232/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="784AB0B8" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="000246FE" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="646A7183" w14:textId="7835CF9A" w:rsidR="00A56D81" w:rsidRPr="008A7AD7" w:rsidRDefault="00A56D81" w:rsidP="008A7AD7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7AD7">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>zmieniająca uchwałę w sprawie Statutu Gminy Olsztynek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F9DCCE" w14:textId="77777777" w:rsidR="00D66463" w:rsidRPr="004853DF" w:rsidRDefault="00D66463" w:rsidP="00080E0C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004853DF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Dz. Urz. Woj. W-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D98B529" w14:textId="77777777" w:rsidR="00D66463" w:rsidRDefault="00D66463" w:rsidP="00080E0C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>z dnia 12.02.2026 r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6291935E" w14:textId="53CF4064" w:rsidR="00A56D81" w:rsidRPr="004853DF" w:rsidRDefault="00D66463" w:rsidP="00080E0C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>poz. 631</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CF62C1" w14:textId="0B3B6FB3" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo miejscowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56D81" w14:paraId="708F3A4E" w14:textId="77777777" w:rsidTr="008A7AD7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="724AA81A" w14:textId="74577A6E" w:rsidR="00A56D81" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="351FE123" w14:textId="4867738A" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXIX-233/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="230CC093" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="000246FE" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B449E78" w14:textId="5549E3D1" w:rsidR="00A56D81" w:rsidRPr="008A7AD7" w:rsidRDefault="00A56D81" w:rsidP="008A7AD7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7AD7">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ustalenia opłat za usługi przewozowe wykonywane gminną komunikacją zbiorową, której organizatorem jest Gmina Olsztynek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D791A7" w14:textId="77777777" w:rsidR="00D66463" w:rsidRPr="004853DF" w:rsidRDefault="00D66463" w:rsidP="00080E0C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004853DF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Dz. Urz. Woj. W-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56FB8796" w14:textId="77777777" w:rsidR="00D66463" w:rsidRDefault="00D66463" w:rsidP="00080E0C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>z dnia 12.02.2026 r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52803DFB" w14:textId="77C3E968" w:rsidR="00A56D81" w:rsidRPr="004853DF" w:rsidRDefault="00D66463" w:rsidP="00080E0C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>poz. 632</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD69E9A" w14:textId="0238CAAC" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo miejscowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56D81" w14:paraId="5EF20061" w14:textId="77777777" w:rsidTr="008A7AD7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="047BCC29" w14:textId="48CF748E" w:rsidR="00A56D81" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C53F306" w14:textId="64AC1DF2" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXIX-234/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9EF483" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="000246FE" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C171C6E" w14:textId="6599B2B9" w:rsidR="00A56D81" w:rsidRPr="008A7AD7" w:rsidRDefault="00A56D81" w:rsidP="008A7AD7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7AD7">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ustanowienia uprawnień do zwolnień i ulg za przejazdy wykonywane gminnym transportem zbiorowym, którego organizatorem jest Gmina Olsztynek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F12F494" w14:textId="77777777" w:rsidR="00D66463" w:rsidRPr="004853DF" w:rsidRDefault="00D66463" w:rsidP="00080E0C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004853DF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Dz. Urz. Woj. W-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="453DCF1F" w14:textId="77777777" w:rsidR="00D66463" w:rsidRDefault="00D66463" w:rsidP="00080E0C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>z dnia 12.02.2026 r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DAA95CF" w14:textId="03DC18EA" w:rsidR="00A56D81" w:rsidRPr="004853DF" w:rsidRDefault="00D66463" w:rsidP="00080E0C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>poz. 633</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3441E4C4" w14:textId="57C3D524" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo miejscowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56D81" w14:paraId="4D9F51BC" w14:textId="77777777" w:rsidTr="008A7AD7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F87C4F" w14:textId="6992B9E0" w:rsidR="00A56D81" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C58C83" w14:textId="69D1FC8F" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXIX-235/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AC3EB3" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="000246FE" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEE534F" w14:textId="35C40F0B" w:rsidR="00A56D81" w:rsidRPr="008A7AD7" w:rsidRDefault="00A56D81" w:rsidP="008A7AD7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7AD7">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>uchwalenia Gminnego Programu Profilaktyki i Rozwiązywania Problemów Alkoholowych oraz Przeciwdziałania Narkomanii w gminie Olsztynek na rok 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FEE853" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="004853DF" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="55237DD6" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56D81" w14:paraId="189BCDED" w14:textId="77777777" w:rsidTr="008A7AD7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEC24CA" w14:textId="20E35E62" w:rsidR="00A56D81" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4C3E9D" w14:textId="3F497F94" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXIX-236/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0ACFCD" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="000246FE" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD298E1" w14:textId="061181F2" w:rsidR="00A56D81" w:rsidRPr="008A7AD7" w:rsidRDefault="00A56D81" w:rsidP="008A7AD7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7AD7">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:bidi="pl-PL"/>
+              </w:rPr>
+              <w:t>uchwalenia Strategii Rozwiązywania Problemów Społecznych w gminie Olsztynek na lata 2026-2035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="493FCC6D" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="004853DF" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F923F86" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56D81" w14:paraId="25B14A37" w14:textId="77777777" w:rsidTr="008A7AD7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EFFC01" w14:textId="55F8B1ED" w:rsidR="00A56D81" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A3AAC6" w14:textId="5DBBB785" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXIX-237/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDB43DF" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="000246FE" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC7A8F6" w14:textId="753D0C4B" w:rsidR="00A56D81" w:rsidRPr="008A7AD7" w:rsidRDefault="00A56D81" w:rsidP="009746E6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7AD7">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>wyrażenia opinii w przedmiocie uznania za lasy ochronne lasów stanowiących własność Skarbu Państwa, położonych na terenie gminy Olsztynek w obrębie Nadleśnictwa Jedwabno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A9D53D" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="004853DF" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="18663FFB" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56D81" w14:paraId="39564829" w14:textId="77777777" w:rsidTr="008A7AD7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4758E320" w14:textId="300D5877" w:rsidR="00A56D81" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="380E0ADB" w14:textId="3378C27B" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXIX-238/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC3514C" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="000246FE" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="19128D01" w14:textId="0FC6A270" w:rsidR="00A56D81" w:rsidRPr="008A7AD7" w:rsidRDefault="00A56D81" w:rsidP="009746E6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7AD7">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>wyrażenia zgody na wydzierżawienie gruntów położonych na terenie gminy Olsztynek na cele inne niż przeznaczone w miejscowym planie zagospodarowania przestrzennego</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B82245" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="004853DF" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E07B922" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56D81" w14:paraId="0038D014" w14:textId="77777777" w:rsidTr="008A7AD7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA14C3D" w14:textId="0FF688AA" w:rsidR="00A56D81" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F69056" w14:textId="64FFABFE" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXIX-239/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="730BF45A" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="000246FE" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAA1AFB" w14:textId="6335FDC8" w:rsidR="00A56D81" w:rsidRPr="008A7AD7" w:rsidRDefault="00A56D81" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7AD7">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>rozpatrzenia skargi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D9D372" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="004853DF" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0391821A" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56D81" w14:paraId="06004298" w14:textId="77777777" w:rsidTr="007D1A5E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFE2A88" w14:textId="1FF9474F" w:rsidR="00A56D81" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB29C91" w14:textId="1354DE3D" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXIX-240/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="512D3593" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="000246FE" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6D2C82" w14:textId="180C8B39" w:rsidR="00A56D81" w:rsidRPr="008A7AD7" w:rsidRDefault="00A56D81" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7AD7">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>pozostawienia skargi bez rozpatrzenia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D51447A" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRPr="004853DF" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="41BCE093" w14:textId="77777777" w:rsidR="00A56D81" w:rsidRDefault="00A56D81" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009746E6" w14:paraId="787DB3F5" w14:textId="77777777" w:rsidTr="009746E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="02025E34" w14:textId="0732F42A" w:rsidR="009746E6" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE4ACC3" w14:textId="54AC92DF" w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXX-241/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C47BB5" w14:textId="6FFDADDC" w:rsidR="009746E6" w:rsidRPr="000246FE" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>18.02.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="76CAC89F" w14:textId="59A7E70F" w:rsidR="009746E6" w:rsidRPr="009746E6" w:rsidRDefault="009746E6" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009746E6">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>wprowadzenia zmian w budżecie gminy Olsztynek na 2026 r.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1388A007" w14:textId="77777777" w:rsidR="001E3697" w:rsidRPr="004853DF" w:rsidRDefault="001E3697" w:rsidP="001E3697">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004853DF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Dz. Urz. Woj. W-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B6FD992" w14:textId="027D8BC2" w:rsidR="001E3697" w:rsidRDefault="001E3697" w:rsidP="001E3697">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>z dnia 24.02.2026 r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7F79B7" w14:textId="24EA6032" w:rsidR="009746E6" w:rsidRPr="004853DF" w:rsidRDefault="001E3697" w:rsidP="001E3697">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>poz. 736</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="216D485C" w14:textId="77777777" w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009746E6" w14:paraId="15AB1C15" w14:textId="77777777" w:rsidTr="009746E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D6B6BA" w14:textId="52F28734" w:rsidR="009746E6" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="022CB698" w14:textId="1547D9B4" w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXX-242/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0865A178" w14:textId="77777777" w:rsidR="009746E6" w:rsidRPr="000246FE" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF01E34" w14:textId="34932434" w:rsidR="009746E6" w:rsidRPr="009746E6" w:rsidRDefault="009746E6" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009746E6">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>wprowadzenia zmian Wieloletniej Prognozy Finansowej Gminy Olsztynek na lata 2026-2037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC38A26" w14:textId="77777777" w:rsidR="009746E6" w:rsidRPr="004853DF" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B97B297" w14:textId="77777777" w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009746E6" w14:paraId="3023EA24" w14:textId="77777777" w:rsidTr="009746E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="14426FDA" w14:textId="1B01843F" w:rsidR="009746E6" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C9CDB1" w14:textId="04E32622" w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXX-243/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE4F4C9" w14:textId="77777777" w:rsidR="009746E6" w:rsidRPr="000246FE" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8FBC08" w14:textId="346DEB36" w:rsidR="009746E6" w:rsidRPr="009746E6" w:rsidRDefault="009746E6" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009746E6">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>zmieniającej uchwałę w sprawie zasad przyznawania i wysokości diet oraz zwrotu kosztów podróży służbowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C6505F" w14:textId="77777777" w:rsidR="001E3697" w:rsidRPr="004853DF" w:rsidRDefault="001E3697" w:rsidP="001E3697">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004853DF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Dz. Urz. Woj. W-M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D061C8A" w14:textId="77777777" w:rsidR="001E3697" w:rsidRDefault="001E3697" w:rsidP="001E3697">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>z dnia 24.02.2026 r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2D3FDE" w14:textId="596340CB" w:rsidR="009746E6" w:rsidRPr="004853DF" w:rsidRDefault="001E3697" w:rsidP="001E3697">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>poz. 737</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F516043" w14:textId="77777777" w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo miejscowe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08F81400" w14:textId="796519F4" w:rsidR="004642FB" w:rsidRDefault="004642FB" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009746E6" w14:paraId="3067C289" w14:textId="77777777" w:rsidTr="009746E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FCBB79" w14:textId="6AEBAA97" w:rsidR="009746E6" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B0D30B" w14:textId="785A351D" w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXX-244/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9D2EC7" w14:textId="77777777" w:rsidR="009746E6" w:rsidRPr="000246FE" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F187AB5" w14:textId="320D5888" w:rsidR="009746E6" w:rsidRPr="009746E6" w:rsidRDefault="009746E6" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009746E6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zmieniającej uchwałę w sprawie udzielenia przez Gminę Olsztynek pomocy finansowej Powiatowi Olsztyńskiemu w formie dotacji celowej na realizację zadania inwestycyjnego pn. „Prozdrowotne i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009746E6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>prosportowe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009746E6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozwiązania architektoniczne w walce z COVID-19 – budowa Powiatowego Centrum Sportu i Zdrowia przy Zespole Szkół w Olsztynku”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="192859AF" w14:textId="77777777" w:rsidR="009746E6" w:rsidRPr="004853DF" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C053FA7" w14:textId="77777777" w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009746E6" w14:paraId="31B7332E" w14:textId="77777777" w:rsidTr="009746E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFF6CF1" w14:textId="5ECA941D" w:rsidR="009746E6" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="540327B3" w14:textId="23552599" w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXX-245/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1816E92D" w14:textId="77777777" w:rsidR="009746E6" w:rsidRPr="000246FE" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FC3372" w14:textId="32DE4F40" w:rsidR="009746E6" w:rsidRPr="009746E6" w:rsidRDefault="009746E6" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009746E6">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">udzielenia dotacji na prace konserwatorskie, restauratorskie lub roboty budowlane przy zabytku </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009746E6">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wpisanym do rejestru zabytków pod numerem A-2676</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="034E7CED" w14:textId="77777777" w:rsidR="009746E6" w:rsidRPr="004853DF" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="751B41C6" w14:textId="77777777" w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009746E6" w14:paraId="4BBCBEDA" w14:textId="77777777" w:rsidTr="009746E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C90F04D" w14:textId="6ADEE3FE" w:rsidR="009746E6" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5F7C5C" w14:textId="76DDB1F0" w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXX-246/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D32ACB7" w14:textId="77777777" w:rsidR="009746E6" w:rsidRPr="000246FE" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C18B369" w14:textId="4738AAE9" w:rsidR="009746E6" w:rsidRPr="009746E6" w:rsidRDefault="009746E6" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009746E6">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">udzielenia dotacji na prace konserwatorskie, restauratorskie lub roboty budowlane przy zabytku </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009746E6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>objętym strefą nadzoru Warmińsko-Mazurskiego Konserwatora Zabytków</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA78F33" w14:textId="77777777" w:rsidR="009746E6" w:rsidRPr="004853DF" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="292D5904" w14:textId="77777777" w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009746E6" w14:paraId="361FD04A" w14:textId="77777777" w:rsidTr="00080E0C">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0904A440" w14:textId="56688526" w:rsidR="009746E6" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="121DE912" w14:textId="4BA08C4A" w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXX-247/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="20830566" w14:textId="77777777" w:rsidR="009746E6" w:rsidRPr="000246FE" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D72D3D3" w14:textId="27AE2A73" w:rsidR="009746E6" w:rsidRPr="00D47BAD" w:rsidRDefault="009746E6" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyrażenia zgody na przystąpienie do sporządzenia zintegrowanego planu inwestycyjnego dla części obrębu Waplewo – część VI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="19352138" w14:textId="77777777" w:rsidR="009746E6" w:rsidRPr="004853DF" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="26481379" w14:textId="77777777" w:rsidR="009746E6" w:rsidRDefault="009746E6" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F7693" w14:paraId="0B01EE8F" w14:textId="77777777" w:rsidTr="003F7693">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3122171D" w14:textId="20345C88" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="03DD8416" w14:textId="1376058F" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6420FD95" w14:textId="38FA60DB" w:rsidR="003F7693" w:rsidRPr="000246FE" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>26.03.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AD22CE" w14:textId="19516A0C" w:rsidR="003F7693" w:rsidRPr="00D47BAD" w:rsidRDefault="003F7693" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wprowadzenia zmian w budżecie gminy Olsztynek na 2026 r.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1D2554" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="004853DF" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="122E0852" w14:textId="77777777" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="00C526E3">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F7693" w14:paraId="41D1E5C8" w14:textId="77777777" w:rsidTr="003F7693">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="386FBA73" w14:textId="0AB0EE0F" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3150A31F" w14:textId="7AD8C9F7" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXXI-24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8EB1D4" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="000246FE" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6648FC7D" w14:textId="70CD11CF" w:rsidR="003F7693" w:rsidRPr="00D47BAD" w:rsidRDefault="003F7693" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wprowadzenia zmian Wieloletniej Prognozy Finansowej Gminy Olsztynek na lata 2026-2037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="190B2599" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="004853DF" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAE1E6B" w14:textId="77777777" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F7693" w14:paraId="4DC1D7DD" w14:textId="77777777" w:rsidTr="003F7693">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="301E4E64" w14:textId="3EFA1475" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B228A6" w14:textId="3366B0D3" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXXI-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECE255E" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="000246FE" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="757C88C5" w14:textId="51DAB14C" w:rsidR="003F7693" w:rsidRPr="00D47BAD" w:rsidRDefault="00D47BAD" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zmieniającej uchwałę w sprawie zasad przyznawania i wysokości diet oraz zwrotu kosztów podróży służbowych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4597F70F" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="004853DF" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="709B5A32" w14:textId="77777777" w:rsidR="004642FB" w:rsidRDefault="004642FB" w:rsidP="004642FB">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo miejscowe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71EDE046" w14:textId="77777777" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F7693" w14:paraId="329CC07B" w14:textId="77777777" w:rsidTr="003F7693">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AED6ED" w14:textId="7842FED3" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="557812B8" w14:textId="3EB4B87A" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXXI-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7307C3" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="000246FE" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="29FDCBC3" w14:textId="1FD2AF7C" w:rsidR="003F7693" w:rsidRPr="00D47BAD" w:rsidRDefault="00D47BAD" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>udzielenia dotacji na prace konserwatorskie, restauratorskie lub roboty budowlane przy zabytku wpisanym w rejestr zabytków pod numerem A-2625</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="087EBE80" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="004853DF" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="015EF2FF" w14:textId="77777777" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F7693" w14:paraId="6A3BCEE5" w14:textId="77777777" w:rsidTr="003F7693">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="345916C1" w14:textId="7E18F5C0" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="58CACCCB" w14:textId="3DBF5FE6" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXXI-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="771F6A0D" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="000246FE" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B345A8E" w14:textId="483FB7FD" w:rsidR="003F7693" w:rsidRPr="00D47BAD" w:rsidRDefault="00D47BAD" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przyjęcia Programu opieki nad zwierzętami bezdomnymi oraz zapobiegania bezdomności zwierząt na terenie gminy Olsztynek w 2026 roku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7282A75D" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="004853DF" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E01F36" w14:textId="77777777" w:rsidR="004642FB" w:rsidRDefault="004642FB" w:rsidP="004642FB">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo miejscowe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="195B9A51" w14:textId="77777777" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F7693" w14:paraId="17A826D2" w14:textId="77777777" w:rsidTr="003F7693">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3CFB47" w14:textId="6565F859" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D80B567" w14:textId="202E4D4C" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXXI-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBBE564" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="000246FE" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5C1746" w14:textId="17157596" w:rsidR="003F7693" w:rsidRPr="00D47BAD" w:rsidRDefault="00D47BAD" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47BAD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>określenia sezonu kąpielowego oraz wykazu kąpielisk na terenie gminy Olsztynek na rok 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F5D2A3" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="004853DF" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1A1596" w14:textId="77777777" w:rsidR="004642FB" w:rsidRDefault="004642FB" w:rsidP="004642FB">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo miejscowe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="189E9ADF" w14:textId="77777777" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F7693" w14:paraId="41C753C9" w14:textId="77777777" w:rsidTr="003F7693">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8F65BF" w14:textId="12CE5C0F" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="573F1AF0" w14:textId="299F5958" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXXI-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF95F20" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="000246FE" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC324B8" w14:textId="59156D43" w:rsidR="003F7693" w:rsidRPr="00D47BAD" w:rsidRDefault="00D47BAD" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ustalenia zasad i trybu korzystania ze świetlic wiejskich będących własnością Gminy Olsztynek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4864755E" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="004853DF" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="72BAF375" w14:textId="77777777" w:rsidR="004642FB" w:rsidRDefault="004642FB" w:rsidP="004642FB">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo miejscowe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50F77EC6" w14:textId="77777777" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F7693" w14:paraId="180ED2B8" w14:textId="77777777" w:rsidTr="003F7693">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB87657" w14:textId="11AE6C6A" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A0AFAF" w14:textId="393F1F5C" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXXI-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1080C2BD" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="000246FE" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BB914C" w14:textId="2E6D4D27" w:rsidR="003F7693" w:rsidRPr="00D47BAD" w:rsidRDefault="00D47BAD" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nadania nazw drogom wewnętrznym w miejscowości Mierki w gminie Olsztynek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C1D2C5" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="004853DF" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="091AB2CA" w14:textId="77777777" w:rsidR="004642FB" w:rsidRDefault="004642FB" w:rsidP="004642FB">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo miejscowe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ABFB851" w14:textId="77777777" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F7693" w14:paraId="7D4D3B31" w14:textId="77777777" w:rsidTr="003F7693">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C1BAE4" w14:textId="71278246" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="482BBE01" w14:textId="646FBC24" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXXI-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="51250BE5" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="000246FE" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="154640BD" w14:textId="211270B5" w:rsidR="003F7693" w:rsidRPr="00D47BAD" w:rsidRDefault="00D47BAD" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nadania nazwy drodze wewnętrznej w miejscowości Królikowo w gminie Olsztynek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="432E3F64" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="004853DF" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6049966B" w14:textId="77777777" w:rsidR="004642FB" w:rsidRDefault="004642FB" w:rsidP="004642FB">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prawo miejscowe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6042CA06" w14:textId="77777777" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F7693" w14:paraId="3F25860E" w14:textId="77777777" w:rsidTr="003F7693">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A2FEDE" w14:textId="6D1B778C" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F185DD2" w14:textId="5D7CFFBD" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXXI-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D40C97" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="000246FE" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F3EBBF" w14:textId="592AEA61" w:rsidR="003F7693" w:rsidRPr="00D47BAD" w:rsidRDefault="00D47BAD" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyrażenia zgody na wydzierżawienie gruntów położonych na terenie gminy Olsztynek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A7F7FE" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="004853DF" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE1C3E9" w14:textId="77777777" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F7693" w14:paraId="6C9F2B2D" w14:textId="77777777" w:rsidTr="003F7693">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="617E0292" w14:textId="3C45B349" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A357361" w14:textId="2B3FC84F" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXXI-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F982FFF" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="000246FE" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7628B8" w14:textId="3C3EB877" w:rsidR="003F7693" w:rsidRPr="00D47BAD" w:rsidRDefault="00D47BAD" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyrażenia zgody na przystąpienie do sporządzenia zintegrowanego planu inwestycyjnego dla obszaru w obrębie geodezyjnym Witramowo nad jeziorem Mielno – część VI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0507F0" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="004853DF" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="480E6E02" w14:textId="77777777" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F7693" w14:paraId="21A510F9" w14:textId="77777777" w:rsidTr="003F7693">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A53F36" w14:textId="508A1D5C" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0576DE5A" w14:textId="70685C23" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXXI-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3CCD1B" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="000246FE" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0395574F" w14:textId="4E005AB8" w:rsidR="003F7693" w:rsidRPr="00D47BAD" w:rsidRDefault="00D47BAD" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wyrażenia zgody na przystąpienie do sporządzenia zintegrowanego planu inwestycyjnego dla obszaru w obrębie geodezyjnym Łutynowo – część II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="134324A7" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="004853DF" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E1E1EE" w14:textId="77777777" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F7693" w14:paraId="287C3D85" w14:textId="77777777" w:rsidTr="003F7693">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A69C51" w14:textId="3F3A333A" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC7D241" w14:textId="25F7974D" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXXI-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED9C0C8" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="000246FE" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C5A934" w14:textId="4039C6C3" w:rsidR="003F7693" w:rsidRPr="00D47BAD" w:rsidRDefault="00D47BAD" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>przystąpienia do sporządzenia miejscowego planu zagospodarowania przestrzennego dla terenu w Olsztynku przy ul. Daszyńskiego – część III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="43F8DC9F" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="004853DF" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D34AA76" w14:textId="77777777" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F7693" w14:paraId="4CEEEC7B" w14:textId="77777777" w:rsidTr="00080E0C">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E946CA" w14:textId="4DEC0869" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="674D7BD6" w14:textId="66B2C695" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek2"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>XXXI-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2294B362" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="000246FE" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB28CFF" w14:textId="11D4F8A0" w:rsidR="003F7693" w:rsidRPr="00D47BAD" w:rsidRDefault="00D47BAD" w:rsidP="00D47BAD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przystąpienia do sporządzenia miejscowego planu zagospodarowania przestrzennego dla </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>terenu w obrębie geodezyjnym Królikowo – część II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D7D6AD" w14:textId="77777777" w:rsidR="003F7693" w:rsidRPr="004853DF" w:rsidRDefault="003F7693" w:rsidP="003F7693">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="44535BA0" w14:textId="77777777" w:rsidR="003F7693" w:rsidRDefault="003F7693" w:rsidP="003F7693">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="261007EB" w14:textId="77777777" w:rsidR="008F3915" w:rsidRDefault="008F3915"/>
     <w:sectPr w:rsidR="008F3915">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="014901DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80522944"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="025F21DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80522944"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="089B51DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80522944"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EA178AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80522944"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20307C74"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7390FF10"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21A575DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80522944"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38926802"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80522944"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41645339"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80522944"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48390502"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7390FF10"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="519043EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7390FF10"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52BC3BE8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80522944"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57DB3D4F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7390FF10"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F324961"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80522944"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="605574A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80522944"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B723C78"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80522944"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EA2051C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7390FF10"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EEE5525"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80522944"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1076980759">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1062367110">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1352563759">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1593977948">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1064988491">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="875969912">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1519274843">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1575891698">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1898277685">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1661420122">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="34235218">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1137264214">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1413510089">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1255552932">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1838810709">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1479610632">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1961063046">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1497845291">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00676776"/>
     <w:rsid w:val="000246FE"/>
     <w:rsid w:val="0002725D"/>
     <w:rsid w:val="00060208"/>
+    <w:rsid w:val="00080E0C"/>
     <w:rsid w:val="00092FD4"/>
     <w:rsid w:val="00096C1A"/>
     <w:rsid w:val="000C6B0A"/>
     <w:rsid w:val="000C7328"/>
     <w:rsid w:val="000D418A"/>
     <w:rsid w:val="000F3452"/>
     <w:rsid w:val="000F7F1F"/>
     <w:rsid w:val="001162E4"/>
     <w:rsid w:val="0012522A"/>
     <w:rsid w:val="001601D6"/>
     <w:rsid w:val="001869B5"/>
     <w:rsid w:val="00194FD3"/>
     <w:rsid w:val="00195EFD"/>
     <w:rsid w:val="00196ADF"/>
     <w:rsid w:val="001A5119"/>
     <w:rsid w:val="001A551F"/>
     <w:rsid w:val="001A70D7"/>
+    <w:rsid w:val="001E3697"/>
     <w:rsid w:val="0020178A"/>
     <w:rsid w:val="002418F7"/>
     <w:rsid w:val="002504EF"/>
+    <w:rsid w:val="0026435D"/>
     <w:rsid w:val="00275F90"/>
     <w:rsid w:val="002839F9"/>
     <w:rsid w:val="002A01D4"/>
     <w:rsid w:val="002A32B3"/>
     <w:rsid w:val="002C4F7C"/>
     <w:rsid w:val="002D2D0E"/>
     <w:rsid w:val="002D4D38"/>
     <w:rsid w:val="002E1A23"/>
     <w:rsid w:val="003171AF"/>
     <w:rsid w:val="00330458"/>
     <w:rsid w:val="00361934"/>
     <w:rsid w:val="0036630D"/>
     <w:rsid w:val="003A7D10"/>
     <w:rsid w:val="003B3DDE"/>
     <w:rsid w:val="003E34C4"/>
     <w:rsid w:val="003E7918"/>
+    <w:rsid w:val="003F7693"/>
     <w:rsid w:val="004022A8"/>
     <w:rsid w:val="004027FB"/>
     <w:rsid w:val="00413591"/>
     <w:rsid w:val="00436FC7"/>
     <w:rsid w:val="00452B33"/>
+    <w:rsid w:val="004642FB"/>
     <w:rsid w:val="00491E11"/>
     <w:rsid w:val="00497F8D"/>
     <w:rsid w:val="004D093E"/>
+    <w:rsid w:val="00554871"/>
     <w:rsid w:val="00565DCF"/>
     <w:rsid w:val="005C5505"/>
+    <w:rsid w:val="005D24A7"/>
     <w:rsid w:val="005D44E9"/>
     <w:rsid w:val="005D65BD"/>
     <w:rsid w:val="005F47AD"/>
     <w:rsid w:val="005F4D57"/>
     <w:rsid w:val="00621CD5"/>
     <w:rsid w:val="00622AAB"/>
     <w:rsid w:val="006362BE"/>
     <w:rsid w:val="00664763"/>
     <w:rsid w:val="00676776"/>
     <w:rsid w:val="00694720"/>
+    <w:rsid w:val="006A1670"/>
     <w:rsid w:val="006A25B0"/>
     <w:rsid w:val="006C54A2"/>
     <w:rsid w:val="006E69D4"/>
     <w:rsid w:val="007100A2"/>
     <w:rsid w:val="00715636"/>
+    <w:rsid w:val="00735708"/>
     <w:rsid w:val="0073634C"/>
+    <w:rsid w:val="007406C7"/>
     <w:rsid w:val="00790B34"/>
     <w:rsid w:val="0079569B"/>
     <w:rsid w:val="007A6461"/>
     <w:rsid w:val="007B7006"/>
     <w:rsid w:val="007B7775"/>
     <w:rsid w:val="007D1A5E"/>
     <w:rsid w:val="00806648"/>
     <w:rsid w:val="0088583D"/>
+    <w:rsid w:val="00890C2C"/>
     <w:rsid w:val="00891225"/>
+    <w:rsid w:val="008A7AD7"/>
     <w:rsid w:val="008F3915"/>
     <w:rsid w:val="008F4C7A"/>
     <w:rsid w:val="0090379E"/>
     <w:rsid w:val="00920E28"/>
     <w:rsid w:val="00935107"/>
     <w:rsid w:val="0093578F"/>
     <w:rsid w:val="00973709"/>
+    <w:rsid w:val="009746E6"/>
     <w:rsid w:val="00975784"/>
     <w:rsid w:val="00987068"/>
     <w:rsid w:val="009938DE"/>
     <w:rsid w:val="009B7279"/>
     <w:rsid w:val="009D5AE8"/>
     <w:rsid w:val="009F31A8"/>
     <w:rsid w:val="00A01D92"/>
+    <w:rsid w:val="00A16C47"/>
     <w:rsid w:val="00A3749E"/>
+    <w:rsid w:val="00A56D81"/>
     <w:rsid w:val="00A6492C"/>
     <w:rsid w:val="00A6796A"/>
     <w:rsid w:val="00A70E59"/>
     <w:rsid w:val="00A735F6"/>
     <w:rsid w:val="00A85F21"/>
     <w:rsid w:val="00AB0EFA"/>
+    <w:rsid w:val="00AB1D7D"/>
     <w:rsid w:val="00AC05D4"/>
     <w:rsid w:val="00AC1C7A"/>
     <w:rsid w:val="00AD34EC"/>
     <w:rsid w:val="00AF1428"/>
     <w:rsid w:val="00B22549"/>
     <w:rsid w:val="00B44C4D"/>
     <w:rsid w:val="00B50A14"/>
     <w:rsid w:val="00B53E37"/>
     <w:rsid w:val="00B62E1A"/>
     <w:rsid w:val="00B648BF"/>
     <w:rsid w:val="00B64906"/>
     <w:rsid w:val="00B66450"/>
     <w:rsid w:val="00B90850"/>
     <w:rsid w:val="00BE640A"/>
+    <w:rsid w:val="00BF51B1"/>
     <w:rsid w:val="00C01CB1"/>
     <w:rsid w:val="00C02B70"/>
+    <w:rsid w:val="00C0502D"/>
     <w:rsid w:val="00C10BF8"/>
     <w:rsid w:val="00C12AA9"/>
     <w:rsid w:val="00C22A32"/>
     <w:rsid w:val="00C507EE"/>
     <w:rsid w:val="00C526E3"/>
     <w:rsid w:val="00C54B3F"/>
     <w:rsid w:val="00C56688"/>
+    <w:rsid w:val="00C62C66"/>
     <w:rsid w:val="00C86FC4"/>
     <w:rsid w:val="00C925E4"/>
     <w:rsid w:val="00CB73D7"/>
     <w:rsid w:val="00CC104A"/>
     <w:rsid w:val="00CC10E6"/>
     <w:rsid w:val="00CC4DBC"/>
     <w:rsid w:val="00CC7D1E"/>
     <w:rsid w:val="00D257C3"/>
+    <w:rsid w:val="00D47BAD"/>
+    <w:rsid w:val="00D66463"/>
     <w:rsid w:val="00DA5225"/>
     <w:rsid w:val="00DD4BE9"/>
     <w:rsid w:val="00DE0038"/>
     <w:rsid w:val="00E1445E"/>
     <w:rsid w:val="00E20871"/>
     <w:rsid w:val="00E430DB"/>
     <w:rsid w:val="00E44DBE"/>
     <w:rsid w:val="00E775CE"/>
     <w:rsid w:val="00EA1FFA"/>
     <w:rsid w:val="00EB49FA"/>
     <w:rsid w:val="00EB7468"/>
     <w:rsid w:val="00ED5012"/>
     <w:rsid w:val="00EF4674"/>
     <w:rsid w:val="00F24D0E"/>
     <w:rsid w:val="00F36AAC"/>
     <w:rsid w:val="00F61E0B"/>
     <w:rsid w:val="00F83A15"/>
     <w:rsid w:val="00F93D42"/>
+    <w:rsid w:val="00FD3346"/>
     <w:rsid w:val="00FF66F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -41388,51 +49051,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="761756147">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -41690,70 +49353,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>27907</Characters>
+  <Pages>15</Pages>
+  <Words>5388</Words>
+  <Characters>32332</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>232</Lines>
-  <Paragraphs>64</Paragraphs>
+  <Lines>269</Lines>
+  <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32494</CharactersWithSpaces>
+  <CharactersWithSpaces>37645</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sekretarz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>